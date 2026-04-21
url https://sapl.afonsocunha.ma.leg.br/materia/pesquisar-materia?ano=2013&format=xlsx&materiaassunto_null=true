--- v0 (2025-12-08)
+++ v1 (2026-04-21)
@@ -51,196 +51,196 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A INSTALAÇÃO DE UM POSTE DE CONCRETO NA RUA PROJETADA NO BAIRRO PARA SEMPRE.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL MELHORIAS NAS RUAS JOSÉ MARTINS DE MOURA, RAIMUNDO DE MELO BACELAR, FRANCISCO SANTOS E CAJUEIRO.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>COSPACT - Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 A COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGROINDÚTRIA, COMÉRCIO E TURISMO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS NA FORMA REGIMENTAIS EMITI PARECER AO PROJETO DE LEI Nº 05/2013 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARTICIPAR DO PROGRAMA MINHA CASA, MINHA VIDA &amp;#8211; PMCMV, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.doc</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t>A COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGROINDÚTRIA, COMÉRCIO E TURISMO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS NA FORMA REGIMENTAIS EMITI PARECER AO PROJETO DE LEI Nº 05/2013 QUE AUTORIZA A DOAÇÃO DE UMA ÁREA DO MUNICÍPIO DE AFONSO CUNHA AO GOVERNO DO ESTADO DO MARANHÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.doc</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.doc</t>
   </si>
   <si>
     <t>A COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGROINDÚTRIA, COMÉRCIO E TURISMO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS NA FORMA REGIMENTAIS EMITI PARECER AO PROJETO DE LEI Nº 05/2013 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO PLANO DIRETOR PARTICIPATIVO, DO MUNICÍPIO DE AFONSO CUNHA &amp;#8211; MA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 001/2013 AO PROJETO DE  LEI Nº 009Q2013, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS E FIXA OBJETIVOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL PARA O EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDENCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Carlos Magno Duque Bacelar Sobrinho</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE MEIO AMBIENTE NO MUNICIPIO DE AFONSO CUNHA - MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL A SER CONCEDIDO AOS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO DE AFONSO CUNHA - MA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAPUT DO ARTº 5º, NO INCISO II DO § 3º DO ARTº 37 E NO § 2º, DO ARTº 216 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Carlos Magno Duque Bacelar Sobrinho, Prefeito José Leane de Pinho Borges</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSPEÇÃO INDUSTRIAL E SANITÁRIA DOS PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE AFONSO CUNHA &amp;#8211; MA, E DÁ OUTRAS PROVIDÊNCIAS.             _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARTICIPAR DO PROGRAMA MINHA CASA, MINHA VIDA &amp;#8211; PMCMV, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE UMA ÁREA DO MUNICIPIO DE AFONSO CUNHA AO GOVERNO DO ESTADO DO MARANHÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO PLANO DIRETOR PARTICIPATIVO, DO MUNICÍPIO DE AFONSO CUNHA.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.doc</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCESSÃO DE TITULO DE CIDADANIA</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A RESTAURAÇÃO DA VIATURA POLICIAL DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PLANO DE CARREIRA, CARGOS E VENCIMENTOS E REMUNERAÇÃO DOS MOTORISTAS MUNICIPAIS DE AFONSO CUNHA - MA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -601,68 +601,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>