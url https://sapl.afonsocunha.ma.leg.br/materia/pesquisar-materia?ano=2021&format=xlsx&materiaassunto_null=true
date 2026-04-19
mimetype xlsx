--- v0 (2025-12-11)
+++ v1 (2026-04-19)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JULIA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A IMPLANTAÇÃO DA LEI DO ALUGUEL SOCIAL</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>APRESENTAÇÃO DA MENSAGEM O PODER EXECUTIVO NA CÂMARA MUNICIPAL NA ABERTURA DO ANO LEGISLATIVO DA ATUAL LEGISLATURA 2021-2024.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
@@ -178,111 +178,111 @@
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N.º 249/2011 DO QUADRO PERMANENTE DE SERVIDORES DA CÂMARA MUNICIPAL DE AFONSO CUNHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Arquimedes Américo Bacelar</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO E CONTRATAR POR TEMPO DETERMINADO, POR EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO FEDERAL E ART. 18, VI, DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/180/lei_346-2021_ldo-2022_publicada_no_diario_oficial.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/180/lei_346-2021_ldo-2022_publicada_no_diario_oficial.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre as Diretrizes Gerais para a Elaboração da Lei Orçamentária - LDO de 2022 e dá Outras Providências."</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Cãmara Municipal de Afonso Cunha-MA, e dá Outras Providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação – CACS FUNDEB, alterando o disposto na Lei 289 de 10 de agosto de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Proposta Orçamentária para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/187/ppa_lei_no_350_2021._2022_2025__completo_.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/187/ppa_lei_no_350_2021._2022_2025__completo_.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Plano Plurianual para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Milton Bastos</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/191/lei_347-2021_dia_do_evangelico_no_municipio_publicada_no_dom.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/191/lei_347-2021_dia_do_evangelico_no_municipio_publicada_no_dom.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Evangélico” no Município de Afonso Cunha e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021_uso_das_cores_do_brasao_do_municipio.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021_uso_das_cores_do_brasao_do_municipio.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O USO DAS CORES DO BRASÃO DO MUNICÍPIO, QUANDO DA PINTURA DE PRÉDIOS PÚBLICOS MUNICIPAIS, LOGOMARCAS, IDENTIFICAÇÃO DE VEÍCULOS E DOCUMENTOS, NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO - DMT, DA JUNTA ADMINISTRATIVA DEE RECURSOS DE INFRAÇÃO - JARI, NO ÂMBITO DO MUNICÍPIO DE AFONSO CUNHA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Institui Gratificação Extraordinária ao quadro efetivo dos Professores Municipais da Educação Básica que atuaram durante o ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
@@ -538,117 +538,117 @@
   <si>
     <t>174</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Implantação de Serviço de Cirurgias Eletivas no nosso Munícipio.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a contratação de um médico urologista para atender  no Hospital Municipal Antonio de Pinho Borges.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_34-2021_ver_milton_bastos.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_34-2021_ver_milton_bastos.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a contratação de um médico gastro e outro médico  dermatologista para atender  no Hospital Municipal Antonio de Pinho Borges.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a contratação de um médico obstetra com ultra-som para atender  no Hospital Municipal Antonio de Pinho Borges.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_36-2021_ver_farid_crispim.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_36-2021_ver_farid_crispim.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a contratação de um médico ortopedista com com R-X para atender  no Hospital Municipal Antonio de Pinho Borges.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_37-2021_ver_zico_bento.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_37-2021_ver_zico_bento.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo Municipal a Recuperação da Estrada que Liga a Sede da Cidade ao Povoado Boa Esperança.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Requerer a inclusão em pauta do Projeto de Lei Ordinária nº 06/2021, de minha autoria, Que Estabelece o Adjetivo Gentílico do Município de Afonso Cunha-MA, e dá Outras Providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_39-2021_vereador_weliton_cabecao.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_39-2021_vereador_weliton_cabecao.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Recuperação da Estrada que Liga o Sede da Cidade aos Povoados Vereda e Paraíso com inclusão de turbos/boeiros onde for  necessário no devido percurso.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_40-2021_zico_bento.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_40-2021_zico_bento.pdf</t>
   </si>
   <si>
     <t>Solicita a Reposição de Lâmpadas queimadas no sistema de iluminação pública do Povoado São Félix.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a reforma do prédio da escola municipal do povoado Boa Esperança.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo Reparo no Sistema de Abastecimento de Água dos Povoados Ingá e Tomaisão.</t>
   </si>
   <si>
     <t>190</t>
   </si>
@@ -1030,68 +1030,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/180/lei_346-2021_ldo-2022_publicada_no_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/187/ppa_lei_no_350_2021._2022_2025__completo_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/191/lei_347-2021_dia_do_evangelico_no_municipio_publicada_no_dom.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021_uso_das_cores_do_brasao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_34-2021_ver_milton_bastos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_36-2021_ver_farid_crispim.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_37-2021_ver_zico_bento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_39-2021_vereador_weliton_cabecao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_40-2021_zico_bento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/180/lei_346-2021_ldo-2022_publicada_no_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/187/ppa_lei_no_350_2021._2022_2025__completo_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/191/lei_347-2021_dia_do_evangelico_no_municipio_publicada_no_dom.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021_uso_das_cores_do_brasao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_34-2021_ver_milton_bastos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_36-2021_ver_farid_crispim.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_37-2021_ver_zico_bento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_39-2021_vereador_weliton_cabecao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_40-2021_zico_bento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>