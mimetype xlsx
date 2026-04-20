--- v0 (2026-02-10)
+++ v1 (2026-04-20)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Arquimedes Américo Bacelar</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/283/mensagem_03-2023-encaminhamento_ldo-2024.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/283/mensagem_03-2023-encaminhamento_ldo-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM ENCAMINHADO A PLDO PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/284/mensagem_06-2023-encaminhamento_loa-2024.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/284/mensagem_06-2023-encaminhamento_loa-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM ENCAMINHANDO O PROJETO DE LEI DE Nº 06/2023, PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/288/mensagem_08-2023.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/288/mensagem_08-2023.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 08/2023</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_01-2023_diario_uvcm.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_01-2023_diario_uvcm.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE ABONO AOS PROFESSORES EFETIVOS, INTEGRANTES DA REDE DE EDUCAÇÃO BÁSICA, DO MUNICÍPIO DE AFONSO CUNHA/MA, NA FORMA QUE ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_02-2023_abono_professores.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_02-2023_abono_professores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL A SER CONCEDIDO AOS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DA DENOMINAÇÃO DA BIBLIOTECA MUNICIPAL RAIMUNDO DE MELO BACELAR (CORONEL DUQUE BACELAR), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2024 (LOA/2024)</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO COMPLEMENTO DO PISO NACIONAL DA ENFERMAGEM, NO AMBITO DO MUNICÍPIO DE AFONSO CUNHA/MA, CONFORME PORTARIA MS – GM/GM nº 1.135/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, DO FUNDO MUNICIPAL DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS E IMÓVEIS DECLARADOS SEM UTILIZAÇÃO PREVISÍVEL OU INSERVÍVEIS À ADMINISTRAÇÃO, DO PODER EXECUTIVO DO MUNICÍPIO DE AFONSO CUNHA/MA, NOS TERMOS DA LEI FEDERAL Nº 8.666/93 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PARCERIA PÚBLICO PRIVADA PELO PODER EXECUTIVO, PROCEDIDA DE CONCORRÊNCIA PÚBLICA, PARA PRESTAÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE AFONSO CUNHA/MA, NOS TERMOS DA LEI FEDERAL APLICÁVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
@@ -243,51 +243,51 @@
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA NO MUNICÍPIO DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO FUNDO DE MUNICIPAL DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIAZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB, DO MUNICIPIO DE AFONSO CUNHA, ESTADO DO MARANHÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Milton Bastos</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_01-2023_diario_uvcm.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_01-2023_diario_uvcm.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DAS CÂMARAS MUNICIPAIS ESTADO DO MARANHÃO, INSTITUÍDO E ADMINISTRADO PELA UNIÃO DE VERADORES E CÂMARAS DO ESTADO DO MARANHÃO - UVCM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE AFONSO CUNHA/MA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE AFONSO CUNHA-MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>“REGULAMENTA A LEI FEDERAL Nº 14.133, DE 01 DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS,  NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE AFONSO CUNHA/MA E DÁ OUTRAS PROVIDÊNCIAS’.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>“AUTORIZA A CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO 	PARA ATENDER A NECESSIDADE TEMPORÁRIA D EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>297</t>
   </si>
@@ -387,60 +387,60 @@
 2º - Informe quantas e quais pessoas contratadas trabalham em Afonso Cunha – MA, por estas empresas, indicando os locais;_x000D_
 3º - Informe se a Prefeitura cobra e fiscaliza o pagamento dos encargos trabalhistas como, FGTS e outros caso não fiscalize está ciente que o ente municipal pode ser chamado a responsabilidade.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>MANOEL GOMES</t>
   </si>
   <si>
     <t>Requeiro na forma regimental e após ouvido o plenário desta Casa, seja oficiado ao Exmoº Srº Prefeito Municipal Arquimedes Américo Bacelar, para que este determine junto ao setor competente, providências que fizerem necessárias e urgente para que seja feita a RECUPERAÇÃO DA ESTRADA QUE LIGA O POVOADO BOA ESPERANÇA, POVOADO BOM PRINCÍPIO AO POVOADO TORRÕES.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo providências que fizerem necessárias e urgente para que seja providenciado o Reparo no Sistema de Abastecimento de Água do Povoado Desterro.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Milton Bastos, PROFESSOR ZICO BENTO</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_13-2023_milton_e_zico.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_13-2023_milton_e_zico.pdf</t>
   </si>
   <si>
     <t>Recuperação da Ponte que liga o povoado São Pedro ao povoado Limão.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_14-2023_ver_milton_e_zico.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_14-2023_ver_milton_e_zico.pdf</t>
   </si>
   <si>
     <t>Reparo no sistema de abastecimento de água da Escola Municipal Santa Vitória localizada no Povoado Capoeiras.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Solicita do poder executivo a recuperação da estrada que liga o povoado São Francisco do Braga ao povoado Paú.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Recuperação da Estrada que liga o povoado São Francisco do Braga ao povoado Galo</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>17</t>
   </si>
@@ -793,68 +793,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/283/mensagem_03-2023-encaminhamento_ldo-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/284/mensagem_06-2023-encaminhamento_loa-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/288/mensagem_08-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_01-2023_diario_uvcm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_02-2023_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_01-2023_diario_uvcm.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_13-2023_milton_e_zico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_14-2023_ver_milton_e_zico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/283/mensagem_03-2023-encaminhamento_ldo-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/284/mensagem_06-2023-encaminhamento_loa-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/288/mensagem_08-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_01-2023_diario_uvcm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_02-2023_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_01-2023_diario_uvcm.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_13-2023_milton_e_zico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_14-2023_ver_milton_e_zico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>