--- v0 (2025-12-09)
+++ v1 (2026-04-22)
@@ -54,168 +54,168 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Arquimedes Américo Bacelar</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_01-2024_reajuste_professores.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_01-2024_reajuste_professores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/</t>
   </si>
   <si>
     <t>, DISPÕE A PROIBIÇÃO DO MANUSEIO, A UTILIZAÇÃO, A QUEIMA  E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS ASSIM COMO DE QUAISQUER ARTEFADOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO, SOBRE O CONTROLE DA POLUIÇÃO SONORA, OS LIMITES MÁXIMOS DE INTENSIDADE DA EMISSÃO DE SONS E RUÍDOS  RESULTANTES DE ATIVIDADES URBANAS E RURAIS, INCLUINDO SOM AUTOMOTIVO, E SOBRE O DISTANCIAMENTO MÍNIMO DE PONTOS DE VENDAS DE BEBIDA ALCOÓLICA PARA CONSUMO IMEDIATO, DE ESTABELECIMENTOS DE ENSINO REGULAR, PÚBLICO OU PRIVADO, IGREJAS OU TEMPLOS DE ADORAÇÃO SIMILARES E, INIDADES DE SAÚD, NO MUNICÍPIO  DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DOS CARGOS NO QUADRO DE PESSOAL PERMANENTE DO MUNICÍPIO DE AFONSO CUNHA/MA, BEM COMO A AUTORIZAÇÃO A REALIZAÇÃO DO CONCURSO PÚBLICO 001/2024 E DÁ OUTRAS PROVIDÊNCIAS";</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A ALTERAÇÃO SALARIAL PROFISSIONAL DOS CONSELHERIOS TUTELARES DO MUNICIPIO DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/314/pldo-2025_projeto_completo-ldo.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/314/pldo-2025_projeto_completo-ldo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIA LDO-2025 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Milton Bastos</t>
   </si>
   <si>
     <t>Dispõe sobre política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO E OFICIALIZAÇÃO DO HINO DO MUNICÍPIO DE AFONSO CUNHA/MA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_08-2024.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_08-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PAGAMENTO DE GRATIFICAÇÃO EXTRAORDINÁRIA AOS COLABORADORES EFETIVOS, CONTRATADOS, COMISSIONADOS E EM FUNÇÃO DE CONFIANÇA, DA EDUCAÇÃO BÁSICA, DO MUNICÍPIO DE AFONSO CUNHA/MA, PELO EFETIVO DESEMPENHO DE SUAS ATIVIDADES, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PEDRO FERREIRA MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/332/proejto_de_lei_09-2024.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/332/proejto_de_lei_09-2024.pdf</t>
   </si>
   <si>
     <t>"QUE DISPÕE A CRIAÇÃO DA SECRETARIA EXTRAORDINÁRIA DE GOVERNO DO MUNICÍPIO DE AFONSO CUNHA/MA, EM BRASÍLIA-DF, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_10-2024.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_10-2024.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUE O GABINETE DA PRIMEIRA-DAMA DO MUNICÍPIO DE AFONSO CUNHA/MA, VINCULADO À ADMINISTRAÇÃO PÚBLICA MUNICIPAL, COMO SECRETARIA MUNICIPAL PARA AUXILIAR O PREFEITO A APROXIMAR A COMUNIDADE DO EXECUTIVO, COM POLÍTICAS VOLTADAS AO DESENVOLVIMENTO DE PROGRAMAS MULTISSETORIAIS, ENTRE OUTRAS, NAS ÁREAS DA ASSISTÊNCIA SOCIAL, SAÚDE, EDUCAÇÃO SEGURANÇA ALIMENTAR, HABITAÇÃO, CULTURA E DESPORTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/334/ploa-2025-projeto_completo-loa-2025.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/334/ploa-2025-projeto_completo-loa-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2025 (LOA/2025)</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>INSTITUE O REGULAMENTO GERAL DE CONCURSO PÚBLICO PARA PROVIMENTO DOS CARGOS EFETIVOS DO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DE AFONSO CUNHA/MA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO MENSAL DOS VEREADORES DA CÂMARA MUNICIPAL DE AFONSO CUNHA-MA, PARA A LEGISALTURA DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
@@ -333,51 +333,51 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MANOEL GOMES</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Recuperação da Estrada que liga o povoado Cana-brava, Caboclo, aos povoados Lagoa do Meio, Joãozinho e Santa Fé.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Recuperação da estrada que liga o povoado Barrinha ao povoado São Félix.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_16-2024_milton_ponte_bairro_de_fatima_assinado.pdf</t>
+    <t>http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_16-2024_milton_ponte_bairro_de_fatima_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Recuperação da Ponte do Povoado que liga o Bairro de Fátima ao Bairro Trisidela</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a Recuperação da Ponte que liga o Bairro de Fátima ao Povoado Santo Antônio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -693,68 +693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_01-2024_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/314/pldo-2025_projeto_completo-ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/332/proejto_de_lei_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/334/ploa-2025-projeto_completo-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_16-2024_milton_ponte_bairro_de_fatima_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_01-2024_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/314/pldo-2025_projeto_completo-ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/332/proejto_de_lei_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/333/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/334/ploa-2025-projeto_completo-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_16-2024_milton_ponte_bairro_de_fatima_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.afonsocunha.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>